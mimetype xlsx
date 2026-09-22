--- v11 (2026-08-31)
+++ v12 (2026-09-22)
@@ -1334,51 +1334,51 @@
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>Domingo</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>Lunes</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Martes</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Sample file generated in 0.2 seconds by Guatemala.workingdays.org</t>
+    <t>Sample file generated in 0.21 seconds by Guatemala.workingdays.org</t>
   </si>
   <si>
     <t>Semana</t>
   </si>
   <si>
     <t>Días</t>
   </si>
   <si>
     <t>Días laborables</t>
   </si>
   <si>
     <t>Fin de semana</t>
   </si>
   <si>
     <t>Días feriados</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>Horas de trabajo</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>