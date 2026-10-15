--- v12 (2026-09-22)
+++ v13 (2026-10-15)
@@ -1334,51 +1334,51 @@
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>Domingo</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>Lunes</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Martes</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Sample file generated in 0.21 seconds by Guatemala.workingdays.org</t>
+    <t>Sample file generated in 0.19 seconds by Guatemala.workingdays.org</t>
   </si>
   <si>
     <t>Semana</t>
   </si>
   <si>
     <t>Días</t>
   </si>
   <si>
     <t>Días laborables</t>
   </si>
   <si>
     <t>Fin de semana</t>
   </si>
   <si>
     <t>Días feriados</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>Horas de trabajo</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>