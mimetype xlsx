--- v13 (2026-10-15)
+++ v14 (2026-11-07)
@@ -40,51 +40,51 @@
     <sheet name="Años" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="E3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Noche Buena (domingo, 24 diciembre, 2023) 
+          <t xml:space="preserve">Nochebuena (domingo, 24 diciembre, 2023) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E4" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Navidad (lunes, 25 diciembre, 2023) 
 Víspera de Año Nuevo (domingo, 31 diciembre, 2023) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E5" authorId="0">
       <text>
         <r>
@@ -137,51 +137,51 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">viernes, 15 diciembre, 2023 → domingo, 31 diciembre, 2023</t>
         </r>
       </text>
     </comment>
     <comment ref="E2" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Noche Buena (domingo, 24 diciembre, 2023) 
+          <t xml:space="preserve">Nochebuena (domingo, 24 diciembre, 2023) 
 Navidad (lunes, 25 diciembre, 2023) 
 Víspera de Año Nuevo (domingo, 31 diciembre, 2023) 
 </t>
         </r>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Víspera de Año Nuevo (domingo, 31 diciembre, 2023) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -231,51 +231,51 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">viernes, 15 diciembre, 2023 → domingo, 31 diciembre, 2023</t>
         </r>
       </text>
     </comment>
     <comment ref="E2" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Noche Buena (domingo, 24 diciembre, 2023) 
+          <t xml:space="preserve">Nochebuena (domingo, 24 diciembre, 2023) 
 Navidad (lunes, 25 diciembre, 2023) 
 Víspera de Año Nuevo (domingo, 31 diciembre, 2023) 
 </t>
         </r>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Víspera de Año Nuevo (domingo, 31 diciembre, 2023) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="A3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -1334,51 +1334,51 @@
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>Domingo</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>Lunes</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Martes</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Sample file generated in 0.19 seconds by Guatemala.workingdays.org</t>
+    <t>Sample file generated in 0.2 seconds by Guatemala.workingdays.org</t>
   </si>
   <si>
     <t>Semana</t>
   </si>
   <si>
     <t>Días</t>
   </si>
   <si>
     <t>Días laborables</t>
   </si>
   <si>
     <t>Fin de semana</t>
   </si>
   <si>
     <t>Días feriados</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>Horas de trabajo</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>